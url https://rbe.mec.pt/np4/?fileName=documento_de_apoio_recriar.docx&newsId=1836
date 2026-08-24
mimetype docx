--- v0 (2026-07-07)
+++ v1 (2026-08-24)
@@ -2293,86 +2293,74 @@
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>Ensino Secundário</w:t>
       </w:r>
       <w:r w:rsidR="004E3061" w:rsidRPr="00A112BD">
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:tab/>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C71E0A3" w14:textId="692288D4" w:rsidR="00926EDC" w:rsidRPr="00A112BD" w:rsidRDefault="00926EDC" w:rsidP="00A112BD">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="12"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A112BD">
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
-        <w:t>Cursos profissiona</w:t>
-[...5 lines deleted...]
-        <w:t>is</w:t>
+        <w:t>Cursos profissionais</w:t>
       </w:r>
       <w:r w:rsidR="004E3061" w:rsidRPr="00A112BD">
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:tab/>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77C392D2" w14:textId="21DC9B9F" w:rsidR="00926EDC" w:rsidRPr="00A112BD" w:rsidRDefault="00926EDC" w:rsidP="00A112BD">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="12"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A112BD">
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
-        <w:t>Outros curso</w:t>
-[...5 lines deleted...]
-        <w:t>s</w:t>
+        <w:t>Outros cursos</w:t>
       </w:r>
       <w:r w:rsidR="004E3061" w:rsidRPr="00A112BD">
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:tab/>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36096B49" w14:textId="77777777" w:rsidR="00ED6D50" w:rsidRPr="00ED6D50" w:rsidRDefault="00ED6D50" w:rsidP="004E3061">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24107802" w14:textId="77777777" w:rsidR="000716ED" w:rsidRDefault="000716ED">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2994,59 +2982,51 @@
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="12"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FC126EB" w14:textId="0DC8ED96" w:rsidR="00583811" w:rsidRPr="00583811" w:rsidRDefault="00583811" w:rsidP="00583811">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583811">
         <w:rPr>
           <w:color w:val="242424"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Se sim, i</w:t>
-[...7 lines deleted...]
-        <w:t>ndique quais:</w:t>
+        <w:t>Se sim, indique quais:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB1D001" w14:textId="1CEDAFA9" w:rsidR="00C653CA" w:rsidRPr="00C653CA" w:rsidRDefault="00C653CA" w:rsidP="00C653CA">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="12"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C653CA">
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00C653CA">
         <w:rPr>
@@ -3882,60 +3862,51 @@
           <w:color w:val="3498BD"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Orçamento global do projeto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2CABDC" w14:textId="3B1C02CA" w:rsidR="004A4CF6" w:rsidRPr="001C73C2" w:rsidRDefault="001C73C2" w:rsidP="001C73C2">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C73C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
         </w:rPr>
-        <w:t>Descreva e quantifique detalhadamente o orçamento proposto</w:t>
-[...8 lines deleted...]
-        <w:t>, indicando preços com IVA</w:t>
+        <w:t>Descreva e quantifique detalhadamente o orçamento proposto, indicando preços com IVA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B77E0D" w14:textId="77777777" w:rsidR="001C73C2" w:rsidRDefault="001C73C2" w:rsidP="00852EBE">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="8363" w:type="dxa"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8363"/>
       </w:tblGrid>
       <w:tr w:rsidR="008E5A44" w:rsidRPr="008E5A44" w14:paraId="2AE43A5C" w14:textId="77777777" w:rsidTr="00AE3EB3">
         <w:trPr>
@@ -4127,341 +4098,290 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>alor global do equipamento</w:t>
       </w:r>
       <w:r w:rsidR="003A6F22">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A6F22">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A6F22">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
+        <w:t>________,00€</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25550C26" w14:textId="30666CD2" w:rsidR="004D0AE5" w:rsidRPr="007B56E5" w:rsidRDefault="004D0AE5" w:rsidP="004D0AE5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="12"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Valor global do mobiliário</w:t>
       </w:r>
       <w:r w:rsidR="003A6F22">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A6F22">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A6F22">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A6F22">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>________,00€</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25550C26" w14:textId="30666CD2" w:rsidR="004D0AE5" w:rsidRPr="007B56E5" w:rsidRDefault="004D0AE5" w:rsidP="004D0AE5">
-[...20 lines deleted...]
-        <w:t>mobiliário</w:t>
+    <w:p w14:paraId="3D7D09C1" w14:textId="4B056016" w:rsidR="004D0AE5" w:rsidRDefault="004D0AE5" w:rsidP="004D0AE5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="12"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Valor global do fundo documental</w:t>
       </w:r>
       <w:r w:rsidR="003A6F22">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A6F22">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A6F22">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
+        <w:t>________,00€</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E2BD8C" w14:textId="1382FCDB" w:rsidR="004D0AE5" w:rsidRPr="007B56E5" w:rsidRDefault="004D0AE5" w:rsidP="004D0AE5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="12"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valor global da conservação de bens </w:t>
+      </w:r>
+      <w:r w:rsidR="00D025C0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00773572">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obras</w:t>
+      </w:r>
+      <w:r w:rsidR="00D025C0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D025C0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="003A6F22">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>________,00€</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A71BD0" w14:textId="46023342" w:rsidR="004D0AE5" w:rsidRPr="007B56E5" w:rsidRDefault="00D025C0" w:rsidP="004D0AE5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="12"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Total do orçamento</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6F22">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A6F22">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A6F22">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A6F22">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>________,00€</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7D09C1" w14:textId="4B056016" w:rsidR="004D0AE5" w:rsidRDefault="004D0AE5" w:rsidP="004D0AE5">
-[...22 lines deleted...]
-      <w:r w:rsidR="003A6F22">
+    <w:p w14:paraId="189213C8" w14:textId="77777777" w:rsidR="009D246A" w:rsidRDefault="009D246A" w:rsidP="009D246A">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="12"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225BC84A" w14:textId="77777777" w:rsidR="009D246A" w:rsidRPr="00F1508C" w:rsidRDefault="009D246A" w:rsidP="009D246A">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="12"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E3CEBD" w14:textId="3361E783" w:rsidR="00852EBE" w:rsidRDefault="008C7FF8" w:rsidP="008C7FF8">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="12"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7FF8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Apoio financeiro solicitado à RBE</w:t>
+      </w:r>
+      <w:r w:rsidR="0051199F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003A6F22">
+      <w:r w:rsidR="0051199F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003A6F22">
+      <w:r w:rsidR="0051199F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...178 lines deleted...]
-        </w:rPr>
         <w:t>________,00€</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD51B51" w14:textId="21555EC9" w:rsidR="0051199F" w:rsidRDefault="002039B2" w:rsidP="008C7FF8">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002039B2">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>% de financiamento solicitado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
@@ -4575,56 +4495,50 @@
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Financiamento a assegurar pelo a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42CCB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>grupamento/ escola</w:t>
       </w:r>
       <w:r w:rsidR="00FC52DB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>________,00€</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F81B23" w14:textId="07B6F242" w:rsidR="00FC52DB" w:rsidRDefault="00FC52DB" w:rsidP="00FC52DB">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Financiamento a assegurar pel</w:t>
       </w:r>
       <w:r w:rsidR="002970D3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a a</w:t>
@@ -4712,56 +4626,50 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>________,00€</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E2DEF3D" w14:textId="77777777" w:rsidR="00550017" w:rsidRDefault="00550017" w:rsidP="00550017">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="12"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53F6AB03" w14:textId="77777777" w:rsidR="00550017" w:rsidRDefault="00550017" w:rsidP="00550017">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="12"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A03EF6D" w14:textId="77777777" w:rsidR="00550017" w:rsidRDefault="00550017" w:rsidP="00550017">
       <w:pPr>
@@ -4887,66 +4795,70 @@
       <w:r w:rsidRPr="00D038F3">
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>presente 4 fotografias, tiradas a partir de cada canto do espaço.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DADDD55" w14:textId="77777777" w:rsidR="00325B35" w:rsidRPr="005A201A" w:rsidRDefault="00325B35" w:rsidP="005A201A">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B065C83" w14:textId="77777777" w:rsidR="005A201A" w:rsidRPr="005A201A" w:rsidRDefault="005A201A" w:rsidP="005A201A">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2B065C83" w14:textId="2F1E4825" w:rsidR="005A201A" w:rsidRPr="005A201A" w:rsidRDefault="003D60F6" w:rsidP="005A201A">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="12"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="005A201A" w:rsidRPr="003D60F6">
+          <w:rPr>
+            <w:rStyle w:val="Hiperligao"/>
+            <w:color w:val="3498DB"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>Compromisso de candidatura</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37342C77" w14:textId="37205A64" w:rsidR="00750186" w:rsidRPr="00D038F3" w:rsidRDefault="00EC4B98" w:rsidP="00750186">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>A minuta de compromisso deve ser descarregada, preenchida e assinada pelo diretor</w:t>
       </w:r>
       <w:r w:rsidR="0077320C">
         <w:rPr>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -5094,113 +5006,113 @@
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Observações</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6DB0B0" w14:textId="77777777" w:rsidR="0077320C" w:rsidRDefault="0077320C">
       <w:pPr>
         <w:rPr>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0077320C" w:rsidSect="00384295">
-      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1380" w:right="1700" w:bottom="280" w:left="1700" w:header="567" w:footer="308" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E44F3AA" w14:textId="77777777" w:rsidR="008A4CE6" w:rsidRDefault="008A4CE6">
+    <w:p w14:paraId="5DE2852C" w14:textId="77777777" w:rsidR="008A3D02" w:rsidRDefault="008A3D02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DB2B65F" w14:textId="77777777" w:rsidR="008A4CE6" w:rsidRDefault="008A4CE6">
+    <w:p w14:paraId="040AB370" w14:textId="77777777" w:rsidR="008A3D02" w:rsidRDefault="008A3D02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="01"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Semibold">
     <w:altName w:val="Segoe UI Semibold"/>
     <w:panose1 w:val="020B0702040204020203"/>
-    <w:charset w:val="01"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="181977C8" w14:textId="6DA070E4" w:rsidR="005A798B" w:rsidRPr="00750A1C" w:rsidRDefault="00AA1408" w:rsidP="005A798B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
@@ -5250,86 +5162,86 @@
     </w:pPr>
     <w:r w:rsidRPr="00750A1C">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>Código da escola: ________ Escola _________________________________</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2414E616" w14:textId="08C602B0" w:rsidR="005A798B" w:rsidRPr="00750A1C" w:rsidRDefault="00750A1C" w:rsidP="005A798B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00750A1C">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>(Código de agrupamento ________________ | Código da escola sede _____________)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="479EDC12" w14:textId="7462E1C3" w:rsidR="005A798B" w:rsidRPr="00750A1C" w:rsidRDefault="005A798B" w:rsidP="005A798B">
+  <w:p w14:paraId="479EDC12" w14:textId="22A02DC3" w:rsidR="005A798B" w:rsidRPr="00750A1C" w:rsidRDefault="005A798B" w:rsidP="005A798B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00750A1C">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00750A1C">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> TIME \@ "dd/MM/yyyy" </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00750A1C">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00525D45">
+    <w:r w:rsidR="003D60F6">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>04/07/2026</w:t>
+      <w:t>23/07/2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00750A1C">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53AF6EDD" w14:textId="159C909C" w:rsidR="005A798B" w:rsidRPr="00750A1C" w:rsidRDefault="005A798B" w:rsidP="005A798B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00750A1C">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00750A1C">
@@ -5388,58 +5300,58 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00750A1C">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidRPr="00750A1C">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69F31119" w14:textId="77777777" w:rsidR="008A4CE6" w:rsidRDefault="008A4CE6">
+    <w:p w14:paraId="3B456038" w14:textId="77777777" w:rsidR="008A3D02" w:rsidRDefault="008A3D02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F11DC83" w14:textId="77777777" w:rsidR="008A4CE6" w:rsidRDefault="008A4CE6">
+    <w:p w14:paraId="7929F052" w14:textId="77777777" w:rsidR="008A3D02" w:rsidRDefault="008A3D02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5443C395" w14:textId="417C3D80" w:rsidR="00750A1C" w:rsidRDefault="00750A1C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="298DDC49" wp14:editId="55A3880C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -6981,51 +6893,51 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="721370472">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="804471176">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="139925721">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="813645966">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1579439428">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1202473702">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -7065,50 +6977,51 @@
     <w:rsid w:val="00204864"/>
     <w:rsid w:val="00206152"/>
     <w:rsid w:val="00234F36"/>
     <w:rsid w:val="00251583"/>
     <w:rsid w:val="00260BDC"/>
     <w:rsid w:val="00285C74"/>
     <w:rsid w:val="002970D3"/>
     <w:rsid w:val="00297935"/>
     <w:rsid w:val="002A33ED"/>
     <w:rsid w:val="002B3349"/>
     <w:rsid w:val="002C076E"/>
     <w:rsid w:val="002C1B03"/>
     <w:rsid w:val="002C3F6A"/>
     <w:rsid w:val="002C41BF"/>
     <w:rsid w:val="002C7294"/>
     <w:rsid w:val="002F0147"/>
     <w:rsid w:val="0031204E"/>
     <w:rsid w:val="00325B35"/>
     <w:rsid w:val="00347587"/>
     <w:rsid w:val="00376BDD"/>
     <w:rsid w:val="00383A94"/>
     <w:rsid w:val="00384295"/>
     <w:rsid w:val="003A1113"/>
     <w:rsid w:val="003A6F22"/>
     <w:rsid w:val="003D0EEE"/>
+    <w:rsid w:val="003D60F6"/>
     <w:rsid w:val="003F1336"/>
     <w:rsid w:val="00405383"/>
     <w:rsid w:val="00407029"/>
     <w:rsid w:val="00426E01"/>
     <w:rsid w:val="0043127D"/>
     <w:rsid w:val="0046102B"/>
     <w:rsid w:val="00463D4E"/>
     <w:rsid w:val="0048269B"/>
     <w:rsid w:val="004A4CF6"/>
     <w:rsid w:val="004A59C7"/>
     <w:rsid w:val="004C2E0D"/>
     <w:rsid w:val="004C65BA"/>
     <w:rsid w:val="004C6992"/>
     <w:rsid w:val="004D0AE5"/>
     <w:rsid w:val="004D2588"/>
     <w:rsid w:val="004D6152"/>
     <w:rsid w:val="004D6369"/>
     <w:rsid w:val="004E3061"/>
     <w:rsid w:val="004E366E"/>
     <w:rsid w:val="004F012B"/>
     <w:rsid w:val="005035C5"/>
     <w:rsid w:val="00507146"/>
     <w:rsid w:val="0051199F"/>
     <w:rsid w:val="005203F1"/>
     <w:rsid w:val="00525D45"/>
@@ -7144,92 +7057,94 @@
     <w:rsid w:val="0074675A"/>
     <w:rsid w:val="00750186"/>
     <w:rsid w:val="00750A1C"/>
     <w:rsid w:val="00766AF4"/>
     <w:rsid w:val="007675CF"/>
     <w:rsid w:val="0077320C"/>
     <w:rsid w:val="00773572"/>
     <w:rsid w:val="007777C4"/>
     <w:rsid w:val="00785B58"/>
     <w:rsid w:val="0079105D"/>
     <w:rsid w:val="007A52C1"/>
     <w:rsid w:val="007A6800"/>
     <w:rsid w:val="007B56E5"/>
     <w:rsid w:val="007B7BBF"/>
     <w:rsid w:val="007D5E8B"/>
     <w:rsid w:val="00811AAA"/>
     <w:rsid w:val="00811AD1"/>
     <w:rsid w:val="00817F02"/>
     <w:rsid w:val="00831211"/>
     <w:rsid w:val="00835F93"/>
     <w:rsid w:val="0083713C"/>
     <w:rsid w:val="0084712E"/>
     <w:rsid w:val="0085197E"/>
     <w:rsid w:val="00852EBE"/>
     <w:rsid w:val="0087398F"/>
+    <w:rsid w:val="008A3D02"/>
     <w:rsid w:val="008A4CE6"/>
     <w:rsid w:val="008B5C2A"/>
     <w:rsid w:val="008B71F8"/>
     <w:rsid w:val="008C7FF8"/>
     <w:rsid w:val="008D4B64"/>
     <w:rsid w:val="008E1566"/>
     <w:rsid w:val="008E5A44"/>
     <w:rsid w:val="008F5594"/>
     <w:rsid w:val="009061F4"/>
     <w:rsid w:val="00926EDC"/>
     <w:rsid w:val="009374CD"/>
     <w:rsid w:val="00967C14"/>
     <w:rsid w:val="00974F41"/>
     <w:rsid w:val="009A13AC"/>
     <w:rsid w:val="009C6C48"/>
     <w:rsid w:val="009D246A"/>
     <w:rsid w:val="009F18EE"/>
     <w:rsid w:val="00A01E22"/>
     <w:rsid w:val="00A112BD"/>
     <w:rsid w:val="00A21DB1"/>
     <w:rsid w:val="00A42CCB"/>
     <w:rsid w:val="00A633D2"/>
     <w:rsid w:val="00A66C02"/>
     <w:rsid w:val="00A94AFC"/>
     <w:rsid w:val="00A95CE7"/>
     <w:rsid w:val="00AA0EA6"/>
     <w:rsid w:val="00AA1408"/>
     <w:rsid w:val="00AA269A"/>
     <w:rsid w:val="00AA597B"/>
     <w:rsid w:val="00AB374B"/>
     <w:rsid w:val="00AE0E40"/>
     <w:rsid w:val="00AE3EB3"/>
     <w:rsid w:val="00AF69C7"/>
     <w:rsid w:val="00B11F9C"/>
     <w:rsid w:val="00B23681"/>
     <w:rsid w:val="00B277C8"/>
     <w:rsid w:val="00B468BF"/>
     <w:rsid w:val="00B6217E"/>
     <w:rsid w:val="00B62AD7"/>
     <w:rsid w:val="00B65619"/>
     <w:rsid w:val="00B66260"/>
     <w:rsid w:val="00B80A42"/>
+    <w:rsid w:val="00B86A3A"/>
     <w:rsid w:val="00B96DDF"/>
     <w:rsid w:val="00BD4D9B"/>
     <w:rsid w:val="00BF0B98"/>
     <w:rsid w:val="00C059BC"/>
     <w:rsid w:val="00C1477B"/>
     <w:rsid w:val="00C252BE"/>
     <w:rsid w:val="00C34BDE"/>
     <w:rsid w:val="00C466A5"/>
     <w:rsid w:val="00C55E8E"/>
     <w:rsid w:val="00C63EA6"/>
     <w:rsid w:val="00C653CA"/>
     <w:rsid w:val="00C8135F"/>
     <w:rsid w:val="00C8276B"/>
     <w:rsid w:val="00C94073"/>
     <w:rsid w:val="00C94ED0"/>
     <w:rsid w:val="00CB1B71"/>
     <w:rsid w:val="00CB6A03"/>
     <w:rsid w:val="00CC2BA6"/>
     <w:rsid w:val="00CC5A38"/>
     <w:rsid w:val="00CF1924"/>
     <w:rsid w:val="00CF7709"/>
     <w:rsid w:val="00D025C0"/>
     <w:rsid w:val="00D038F3"/>
     <w:rsid w:val="00D14BEF"/>
     <w:rsid w:val="00D210D8"/>
@@ -7881,51 +7796,51 @@
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoNoResolvida">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F1336"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rbe.mec.pt/np4Admin/%7B$clientServletPath%7D/?newsId=1836&amp;fileName=aviso0226_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rbe.mec.pt/np4Admin/%7B$clientServletPath%7D/?newsId=1836&amp;fileName=aviso0226_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rbe.mec.pt/np4/?newsId=1836&amp;fileName=compromisso_de_candidatura.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -8177,78 +8092,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>426</Words>
-  <Characters>2303</Characters>
+  <Words>441</Words>
+  <Characters>2383</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Relatório de execução do plano de melhoria 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2724</CharactersWithSpaces>
+  <CharactersWithSpaces>2819</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Relatório de execução do plano de melhoria 2026</dc:title>
   <dc:creator>DGE</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
     <vt:lpwstr>SolidFramework v10.0.19910.1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2026-06-12T00:00:00Z</vt:filetime>
   </property>